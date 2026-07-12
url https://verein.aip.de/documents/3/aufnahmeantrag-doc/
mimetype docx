--- v0 (2026-05-26)
+++ v1 (2026-07-12)
@@ -1,51 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0B101ADC" w14:textId="77777777" w:rsidR="008044C5" w:rsidRDefault="007542B1" w:rsidP="009F7DC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007542B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Aufnahmeantrag</w:t>
       </w:r>
       <w:r w:rsidR="00A308A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
@@ -70,51 +74,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Daten des Antragstellers</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1670"/>
         <w:gridCol w:w="1811"/>
         <w:gridCol w:w="2331"/>
         <w:gridCol w:w="3214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB3553" w:rsidRPr="0040029A" w14:paraId="2A28B84A" w14:textId="7D909CE6" w:rsidTr="00DB3553">
+      <w:tr w:rsidR="00DB3553" w:rsidRPr="00E24848" w14:paraId="2A28B84A" w14:textId="7D909CE6" w:rsidTr="00DB3553">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38D7F2A5" w14:textId="32182D56" w:rsidR="00DB3553" w:rsidRPr="005A56EA" w:rsidRDefault="00DB3553" w:rsidP="00F74D1E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A56EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Teil 1</w:t>
             </w:r>
             <w:r w:rsidR="00C6586D">
               <w:rPr>
@@ -569,51 +573,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1670"/>
         <w:gridCol w:w="1811"/>
         <w:gridCol w:w="1804"/>
         <w:gridCol w:w="3741"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C6586D" w:rsidRPr="0040029A" w14:paraId="32439BD0" w14:textId="77777777" w:rsidTr="00C6586D">
+      <w:tr w:rsidR="00C6586D" w:rsidRPr="00E24848" w14:paraId="32439BD0" w14:textId="77777777" w:rsidTr="00C6586D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B69C61F" w14:textId="29FC4FE7" w:rsidR="00C6586D" w:rsidRPr="005A56EA" w:rsidRDefault="00C6586D" w:rsidP="00371D8A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A56EA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Teil </w:t>
             </w:r>
             <w:r>
@@ -650,51 +654,51 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>optionale Daten (freiwillige Angaben zu weiteren Kontaktmöglichkeiten)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6586D" w:rsidRPr="0040029A" w14:paraId="37D0A809" w14:textId="77777777" w:rsidTr="00C6586D">
+      <w:tr w:rsidR="00C6586D" w:rsidRPr="00E24848" w14:paraId="37D0A809" w14:textId="77777777" w:rsidTr="00C6586D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66BD591F" w14:textId="31BBE051" w:rsidR="00C6586D" w:rsidRPr="009F7DC1" w:rsidRDefault="00C6586D" w:rsidP="00371D8A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
@@ -734,51 +738,51 @@
           <w:tcPr>
             <w:tcW w:w="1804" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66F8EBDB" w14:textId="77777777" w:rsidR="00C6586D" w:rsidRPr="00B82432" w:rsidRDefault="00C6586D" w:rsidP="00371D8A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3741" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="767D1662" w14:textId="0E527B66" w:rsidR="00C6586D" w:rsidRPr="00DB3553" w:rsidRDefault="00C6586D" w:rsidP="00C6586D">
+          <w:p w14:paraId="767D1662" w14:textId="11FFF7CB" w:rsidR="00C6586D" w:rsidRPr="00DB3553" w:rsidRDefault="00C6586D" w:rsidP="00C6586D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Der </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3553">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitgliederbereich </w:t>
@@ -786,51 +790,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">auf </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3553">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">der Vereinswebseite </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>steht nur Mitgliedern zur Verfügung, die dem Verein gegenüber eine E-Mail-Adresse bekanntmachen.</w:t>
+              <w:t xml:space="preserve">steht nur Mitgliedern zur Verfügung, die dem Verein </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24848">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>gegenüber einer E-Mail-Adresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bekanntmachen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C6586D" w:rsidRPr="009F7DC1" w14:paraId="7FB3B3A7" w14:textId="77777777" w:rsidTr="00C6586D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1670" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ACB339D" w14:textId="77777777" w:rsidR="00C6586D" w:rsidRPr="009F7DC1" w:rsidRDefault="00C6586D" w:rsidP="00371D8A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1278,161 +1300,170 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>nicht einverstanden, dass der Verein in Zusammenhang mit dem Vereinszweck sowie satzungsmäßigen Veranstaltungen personenbezogene Daten und Fotos von mir veröffentlichen dar</w:t>
       </w:r>
       <w:r w:rsidR="00470F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>f.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64717685" w14:textId="664CD6B6" w:rsidR="007542B1" w:rsidRPr="008B661A" w:rsidRDefault="007542B1" w:rsidP="000D4145">
+    <w:p w14:paraId="64717685" w14:textId="155C6C29" w:rsidR="007542B1" w:rsidRPr="008B661A" w:rsidRDefault="007542B1" w:rsidP="000D4145">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Ich habe die umseitig</w:t>
       </w:r>
       <w:r w:rsidR="00FC1877">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> abgedruckte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Datenschutzerklärung gelesen und verstanden. </w:t>
       </w:r>
       <w:r w:rsidRPr="008B661A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich bin mit der Erhebung, Verarbeitung und Nutzung </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00E24848">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">meiner </w:t>
       </w:r>
+      <w:r w:rsidR="00E24848" w:rsidRPr="008B661A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>personenbezogenen Daten</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B661A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t>personenbezogener Daten durch den Verein zur Mitgliederverwaltung im Wege der elektronischen Datenverarbeitung einverstanden</w:t>
+        <w:t xml:space="preserve"> durch den Verein zur Mitgliederverwaltung im Wege der elektronischen Datenverarbeitung einverstanden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C11115">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B661A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Mir ist bekannt, dass dem Aufnahmeantrag ohne dieses Einverständnis nicht stattgegeben werden kann.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2110"/>
         <w:gridCol w:w="6906"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F219D9" w:rsidRPr="0040029A" w14:paraId="5406FB29" w14:textId="77777777" w:rsidTr="005A56EA">
+      <w:tr w:rsidR="00F219D9" w:rsidRPr="00E24848" w14:paraId="5406FB29" w14:textId="77777777" w:rsidTr="005A56EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2110" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FDCBA29" w14:textId="77777777" w:rsidR="00F219D9" w:rsidRPr="00BA33B7" w:rsidRDefault="00F219D9" w:rsidP="00F219D9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6906" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1607,51 +1638,51 @@
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>erklärten Beitritt zum Verein.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8233" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3418"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007542B1" w:rsidRPr="0040029A" w14:paraId="3AE00AB6" w14:textId="77777777" w:rsidTr="005A56EA">
+      <w:tr w:rsidR="007542B1" w:rsidRPr="00E24848" w14:paraId="3AE00AB6" w14:textId="77777777" w:rsidTr="005A56EA">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66C3B609" w14:textId="77777777" w:rsidR="007542B1" w:rsidRPr="00BA33B7" w:rsidRDefault="007542B1" w:rsidP="007542B1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
@@ -2135,51 +2166,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>ntsprochen.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="7938" w:type="dxa"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A308A6" w:rsidRPr="0040029A" w14:paraId="4A790CF7" w14:textId="77777777" w:rsidTr="00A308A6">
+      <w:tr w:rsidR="00A308A6" w:rsidRPr="00E24848" w14:paraId="4A790CF7" w14:textId="77777777" w:rsidTr="00A308A6">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="161C4765" w14:textId="77777777" w:rsidR="00A308A6" w:rsidRPr="00A308A6" w:rsidRDefault="00A308A6" w:rsidP="00F74D1E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A308A6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Das Mitglied erhält die Mitgliedsnummer:</w:t>
             </w:r>
@@ -2593,271 +2624,274 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t>Vorstandsmitglied 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6038EC87" w14:textId="77777777" w:rsidR="00A308A6" w:rsidRPr="00BA33B7" w:rsidRDefault="00A308A6" w:rsidP="00BA33B7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A308A6" w:rsidRPr="00BA33B7" w:rsidSect="00DB3553">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F430173" w14:textId="77777777" w:rsidR="00A212E8" w:rsidRDefault="00A212E8" w:rsidP="009F7DC1">
+    <w:p w14:paraId="683785DA" w14:textId="77777777" w:rsidR="00D3429B" w:rsidRDefault="00D3429B" w:rsidP="009F7DC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61A8051E" w14:textId="77777777" w:rsidR="00A212E8" w:rsidRDefault="00A212E8" w:rsidP="009F7DC1">
+    <w:p w14:paraId="492EFCA8" w14:textId="77777777" w:rsidR="00D3429B" w:rsidRDefault="00D3429B" w:rsidP="009F7DC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4D4CEB2C" w14:textId="77777777" w:rsidR="00E24848" w:rsidRDefault="00E24848">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3006"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A65DB3" w:rsidRPr="00A65DB3" w14:paraId="4052438B" w14:textId="77777777" w:rsidTr="007542B1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7FF2B889" w14:textId="77777777" w:rsidR="00BA33B7" w:rsidRPr="00A65DB3" w:rsidRDefault="00BA33B7">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A65DB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Förderverein AIP e.V.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1D9E5F9A" w14:textId="77777777" w:rsidR="00F219D9" w:rsidRPr="00A65DB3" w:rsidRDefault="00A212E8">
+        <w:p w14:paraId="1D9E5F9A" w14:textId="59A8DA51" w:rsidR="00F219D9" w:rsidRPr="00A65DB3" w:rsidRDefault="00A212E8">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
-[...30 lines deleted...]
-          </w:r>
+          <w:hyperlink r:id="rId1" w:history="1">
+            <w:r w:rsidR="00BA33B7" w:rsidRPr="00A65DB3">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>https://verein.aip.de</w:t>
+            </w:r>
+          </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5FC645EC" w14:textId="77777777" w:rsidR="00F219D9" w:rsidRPr="00A65DB3" w:rsidRDefault="007542B1" w:rsidP="00BA33B7">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A65DB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t>Aufnahmeantrag</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="54756AAA" w14:textId="7455D734" w:rsidR="00BA33B7" w:rsidRPr="00A65DB3" w:rsidRDefault="00BA33B7" w:rsidP="00BA33B7">
+        <w:p w14:paraId="54756AAA" w14:textId="15AC0DE6" w:rsidR="00BA33B7" w:rsidRPr="00A65DB3" w:rsidRDefault="00BA33B7" w:rsidP="00BA33B7">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A65DB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Stand: </w:t>
           </w:r>
-          <w:r w:rsidR="00F100B9">
+          <w:r w:rsidR="00E24848">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t>Februar</w:t>
+            <w:t>Juni</w:t>
           </w:r>
           <w:r w:rsidRPr="00A65DB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2022</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00E24848">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+              <w:sz w:val="20"/>
+              <w:lang w:val="de-DE"/>
+            </w:rPr>
+            <w:t>2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3006" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3789E63B" w14:textId="77777777" w:rsidR="00F219D9" w:rsidRPr="00A65DB3" w:rsidRDefault="00BA33B7" w:rsidP="00A65DB3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
               <w:tab w:val="clear" w:pos="9026"/>
               <w:tab w:val="left" w:pos="1569"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A65DB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2959,197 +2993,232 @@
           </w:r>
           <w:r w:rsidRPr="00A65DB3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
               <w:sz w:val="20"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2EF60ABB" w14:textId="77777777" w:rsidR="00F219D9" w:rsidRPr="00F219D9" w:rsidRDefault="00F219D9" w:rsidP="00470F37">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3D578764" w14:textId="77777777" w:rsidR="00E24848" w:rsidRDefault="00E24848">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E85E934" w14:textId="77777777" w:rsidR="00A212E8" w:rsidRDefault="00A212E8" w:rsidP="009F7DC1">
+    <w:p w14:paraId="7CC9C4EE" w14:textId="77777777" w:rsidR="00D3429B" w:rsidRDefault="00D3429B" w:rsidP="009F7DC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14FCE278" w14:textId="77777777" w:rsidR="00A212E8" w:rsidRDefault="00A212E8" w:rsidP="009F7DC1">
+    <w:p w14:paraId="5EEA4BA0" w14:textId="77777777" w:rsidR="00D3429B" w:rsidRDefault="00D3429B" w:rsidP="009F7DC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="44ECCB89" w14:textId="77777777" w:rsidR="00E24848" w:rsidRDefault="00E24848">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="181C3EA2" w14:textId="77777777" w:rsidR="009F7DC1" w:rsidRPr="00A65DB3" w:rsidRDefault="009F7DC1" w:rsidP="00F219D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A65DB3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Förderverein Freunde und Förderer des Leibniz-Institutes für Astrophysik Potsdam (AIP) e.V.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="276C97B8" w14:textId="77777777" w:rsidR="00E24848" w:rsidRDefault="00E24848">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F7DC1"/>
     <w:rsid w:val="000B7998"/>
     <w:rsid w:val="000D4145"/>
     <w:rsid w:val="00304D84"/>
+    <w:rsid w:val="00306B9F"/>
     <w:rsid w:val="00351BE4"/>
     <w:rsid w:val="003B2666"/>
     <w:rsid w:val="0040029A"/>
     <w:rsid w:val="004011B3"/>
     <w:rsid w:val="00470F37"/>
     <w:rsid w:val="005516B5"/>
     <w:rsid w:val="005A56EA"/>
     <w:rsid w:val="005F4241"/>
     <w:rsid w:val="00684E27"/>
     <w:rsid w:val="00753BF8"/>
     <w:rsid w:val="007542B1"/>
     <w:rsid w:val="008044C5"/>
     <w:rsid w:val="0081177D"/>
     <w:rsid w:val="008B661A"/>
     <w:rsid w:val="009A76A7"/>
     <w:rsid w:val="009F7DC1"/>
     <w:rsid w:val="00A03BFF"/>
     <w:rsid w:val="00A0509E"/>
     <w:rsid w:val="00A1247F"/>
     <w:rsid w:val="00A212E8"/>
     <w:rsid w:val="00A308A6"/>
     <w:rsid w:val="00A631E7"/>
     <w:rsid w:val="00A65DB3"/>
     <w:rsid w:val="00AC50FF"/>
     <w:rsid w:val="00B0444D"/>
     <w:rsid w:val="00B15D00"/>
     <w:rsid w:val="00B67890"/>
     <w:rsid w:val="00B71922"/>
     <w:rsid w:val="00B82432"/>
     <w:rsid w:val="00BA33B7"/>
+    <w:rsid w:val="00BF25A7"/>
     <w:rsid w:val="00C11115"/>
     <w:rsid w:val="00C6586D"/>
     <w:rsid w:val="00C95C35"/>
     <w:rsid w:val="00CA088D"/>
     <w:rsid w:val="00CF4A0C"/>
+    <w:rsid w:val="00D3429B"/>
     <w:rsid w:val="00DB3553"/>
+    <w:rsid w:val="00DF372F"/>
     <w:rsid w:val="00E008C6"/>
+    <w:rsid w:val="00E24848"/>
     <w:rsid w:val="00F100B9"/>
     <w:rsid w:val="00F13EB2"/>
     <w:rsid w:val="00F16A25"/>
     <w:rsid w:val="00F219D9"/>
     <w:rsid w:val="00F420F4"/>
     <w:rsid w:val="00FC1877"/>
     <w:rsid w:val="00FE0D2C"/>
     <w:rsid w:val="00FF743C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="3650D67A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{98FBB07C-4BA2-4283-9DA7-E1F30451766D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3235,98 +3304,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3688,51 +3760,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1906641136">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verein.aip.de" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3992,69 +4068,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>483</Words>
-  <Characters>2758</Characters>
+  <Characters>2759</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3235</CharactersWithSpaces>
+  <CharactersWithSpaces>3236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>onel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>